--- v0 (2026-06-02)
+++ v1 (2026-09-14)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr date1904="true" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="45" windowWidth="19155" windowHeight="4935"/>
   </bookViews>
   <sheets>
     <sheet name="PI3 HR" sheetId="1" r:id="rId10"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="33">
   <si>
-    <t>Zagreb, 27.05.2026</t>
+    <t>Zagreb, 25.08.2026</t>
   </si>
   <si>
     <t>HRVATSKA NARODNA BANKA</t>
   </si>
   <si>
     <t>Sektor platnog prometa</t>
   </si>
   <si>
     <t>Direkcija za nadzor platnog prometa</t>
   </si>
   <si>
     <t>  </t>
   </si>
   <si>
     <t>BROJ BANKOMATA I EFTPOS UREĐAJA U REPUBLICI HRVATSKOJ PREMA OBILJEŽJU UREĐAJA  - 2026. godina</t>
   </si>
   <si>
     <t>Vrsta uređaja</t>
   </si>
   <si>
     <t>Obilježje uređaja</t>
   </si>
   <si>
     <t>na dan 31.01.</t>
   </si>
@@ -672,57 +672,57 @@
       <c r="A10" t="s" s="6">
         <v>4</v>
       </c>
       <c r="B10" t="s" s="6">
         <v>20</v>
       </c>
       <c r="C10" s="7">
         <v>5</v>
       </c>
       <c r="D10" t="s" s="6">
         <v>21</v>
       </c>
       <c r="E10" s="7">
         <v>5</v>
       </c>
       <c r="F10" t="s" s="6">
         <v>21</v>
       </c>
       <c r="G10" s="7">
         <v>5</v>
       </c>
       <c r="H10" t="s" s="6">
         <v>21</v>
       </c>
       <c r="I10" s="7">
-        <v/>
+        <v>5</v>
       </c>
       <c r="J10" t="s" s="6">
         <v>21</v>
       </c>
       <c r="K10" s="7">
-        <v/>
+        <v>5</v>
       </c>
       <c r="L10" t="s" s="6">
         <v>21</v>
       </c>
       <c r="M10" s="7">
         <v/>
       </c>
       <c r="N10" t="s" s="6">
         <v>21</v>
       </c>
       <c r="O10" s="7">
         <v/>
       </c>
       <c r="P10" t="s" s="6">
         <v>21</v>
       </c>
       <c r="Q10" s="7">
         <v/>
       </c>
       <c r="R10" t="s" s="6">
         <v>21</v>
       </c>
       <c r="S10" s="7">
         <v/>
       </c>
@@ -752,63 +752,63 @@
       <c r="A11" t="s" s="6">
         <v>4</v>
       </c>
       <c r="B11" t="s" s="6">
         <v>22</v>
       </c>
       <c r="C11" s="7">
         <v>1693</v>
       </c>
       <c r="D11" t="s" s="6">
         <v>21</v>
       </c>
       <c r="E11" s="7">
         <v>1748</v>
       </c>
       <c r="F11" t="s" s="6">
         <v>21</v>
       </c>
       <c r="G11" s="7">
         <v>1939</v>
       </c>
       <c r="H11" t="s" s="6">
         <v>21</v>
       </c>
       <c r="I11" s="7">
-        <v/>
+        <v>2198</v>
       </c>
       <c r="J11" t="s" s="6">
         <v>21</v>
       </c>
       <c r="K11" s="7">
-        <v/>
+        <v>2440</v>
       </c>
       <c r="L11" t="s" s="6">
         <v>21</v>
       </c>
       <c r="M11" s="7">
-        <v/>
+        <v>2502</v>
       </c>
       <c r="N11" t="s" s="6">
         <v>21</v>
       </c>
       <c r="O11" s="7">
         <v/>
       </c>
       <c r="P11" t="s" s="6">
         <v>21</v>
       </c>
       <c r="Q11" s="7">
         <v/>
       </c>
       <c r="R11" t="s" s="6">
         <v>21</v>
       </c>
       <c r="S11" s="7">
         <v/>
       </c>
       <c r="T11" t="s" s="6">
         <v>21</v>
       </c>
       <c r="U11" s="7">
         <v/>
       </c>
@@ -832,63 +832,63 @@
       <c r="A12" t="s" s="6">
         <v>4</v>
       </c>
       <c r="B12" t="s" s="6">
         <v>23</v>
       </c>
       <c r="C12" s="7">
         <v>2089</v>
       </c>
       <c r="D12" t="s" s="6">
         <v>21</v>
       </c>
       <c r="E12" s="7">
         <v>2105</v>
       </c>
       <c r="F12" t="s" s="6">
         <v>21</v>
       </c>
       <c r="G12" s="7">
         <v>2110</v>
       </c>
       <c r="H12" t="s" s="6">
         <v>21</v>
       </c>
       <c r="I12" s="7">
-        <v/>
+        <v>2108</v>
       </c>
       <c r="J12" t="s" s="6">
         <v>21</v>
       </c>
       <c r="K12" s="7">
-        <v/>
+        <v>2124</v>
       </c>
       <c r="L12" t="s" s="6">
         <v>21</v>
       </c>
       <c r="M12" s="7">
-        <v/>
+        <v>2131</v>
       </c>
       <c r="N12" t="s" s="6">
         <v>21</v>
       </c>
       <c r="O12" s="7">
         <v/>
       </c>
       <c r="P12" t="s" s="6">
         <v>21</v>
       </c>
       <c r="Q12" s="7">
         <v/>
       </c>
       <c r="R12" t="s" s="6">
         <v>21</v>
       </c>
       <c r="S12" s="7">
         <v/>
       </c>
       <c r="T12" t="s" s="6">
         <v>21</v>
       </c>
       <c r="U12" s="7">
         <v/>
       </c>
@@ -912,63 +912,63 @@
       <c r="A13" t="s" s="6">
         <v>24</v>
       </c>
       <c r="B13" t="s" s="6">
         <v>25</v>
       </c>
       <c r="C13" s="7">
         <v>3</v>
       </c>
       <c r="D13" t="s" s="6">
         <v>21</v>
       </c>
       <c r="E13" s="7">
         <v>3</v>
       </c>
       <c r="F13" t="s" s="6">
         <v>21</v>
       </c>
       <c r="G13" s="7">
         <v>3</v>
       </c>
       <c r="H13" t="s" s="6">
         <v>21</v>
       </c>
       <c r="I13" s="7">
-        <v/>
+        <v>3</v>
       </c>
       <c r="J13" t="s" s="6">
         <v>21</v>
       </c>
       <c r="K13" s="7">
-        <v/>
+        <v>3</v>
       </c>
       <c r="L13" t="s" s="6">
         <v>21</v>
       </c>
       <c r="M13" s="7">
-        <v/>
+        <v>3</v>
       </c>
       <c r="N13" t="s" s="6">
         <v>21</v>
       </c>
       <c r="O13" s="7">
         <v/>
       </c>
       <c r="P13" t="s" s="6">
         <v>21</v>
       </c>
       <c r="Q13" s="7">
         <v/>
       </c>
       <c r="R13" t="s" s="6">
         <v>21</v>
       </c>
       <c r="S13" s="7">
         <v/>
       </c>
       <c r="T13" t="s" s="6">
         <v>21</v>
       </c>
       <c r="U13" s="7">
         <v/>
       </c>
@@ -992,63 +992,63 @@
       <c r="A14" t="s" s="6">
         <v>4</v>
       </c>
       <c r="B14" t="s" s="6">
         <v>26</v>
       </c>
       <c r="C14" s="7">
         <v>1154</v>
       </c>
       <c r="D14" t="s" s="6">
         <v>21</v>
       </c>
       <c r="E14" s="7">
         <v>1162</v>
       </c>
       <c r="F14" t="s" s="6">
         <v>21</v>
       </c>
       <c r="G14" s="7">
         <v>1167</v>
       </c>
       <c r="H14" t="s" s="6">
         <v>21</v>
       </c>
       <c r="I14" s="7">
-        <v/>
+        <v>1170</v>
       </c>
       <c r="J14" t="s" s="6">
         <v>21</v>
       </c>
       <c r="K14" s="7">
-        <v/>
+        <v>1182</v>
       </c>
       <c r="L14" t="s" s="6">
         <v>21</v>
       </c>
       <c r="M14" s="7">
-        <v/>
+        <v>1176</v>
       </c>
       <c r="N14" t="s" s="6">
         <v>21</v>
       </c>
       <c r="O14" s="7">
         <v/>
       </c>
       <c r="P14" t="s" s="6">
         <v>21</v>
       </c>
       <c r="Q14" s="7">
         <v/>
       </c>
       <c r="R14" t="s" s="6">
         <v>21</v>
       </c>
       <c r="S14" s="7">
         <v/>
       </c>
       <c r="T14" t="s" s="6">
         <v>21</v>
       </c>
       <c r="U14" s="7">
         <v/>
       </c>
@@ -1072,63 +1072,63 @@
       <c r="A15" t="s" s="6">
         <v>4</v>
       </c>
       <c r="B15" t="s" s="6">
         <v>27</v>
       </c>
       <c r="C15" s="7">
         <v>703</v>
       </c>
       <c r="D15" t="s" s="6">
         <v>21</v>
       </c>
       <c r="E15" s="7">
         <v>720</v>
       </c>
       <c r="F15" t="s" s="6">
         <v>21</v>
       </c>
       <c r="G15" s="7">
         <v>734</v>
       </c>
       <c r="H15" t="s" s="6">
         <v>21</v>
       </c>
       <c r="I15" s="7">
-        <v/>
+        <v>740</v>
       </c>
       <c r="J15" t="s" s="6">
         <v>21</v>
       </c>
       <c r="K15" s="7">
-        <v/>
+        <v>753</v>
       </c>
       <c r="L15" t="s" s="6">
         <v>21</v>
       </c>
       <c r="M15" s="7">
-        <v/>
+        <v>760</v>
       </c>
       <c r="N15" t="s" s="6">
         <v>21</v>
       </c>
       <c r="O15" s="7">
         <v/>
       </c>
       <c r="P15" t="s" s="6">
         <v>21</v>
       </c>
       <c r="Q15" s="7">
         <v/>
       </c>
       <c r="R15" t="s" s="6">
         <v>21</v>
       </c>
       <c r="S15" s="7">
         <v/>
       </c>
       <c r="T15" t="s" s="6">
         <v>21</v>
       </c>
       <c r="U15" s="7">
         <v/>
       </c>
@@ -1152,63 +1152,63 @@
       <c r="A16" t="s" s="6">
         <v>4</v>
       </c>
       <c r="B16" t="s" s="8">
         <v>28</v>
       </c>
       <c r="C16" s="9">
         <v>3787</v>
       </c>
       <c r="D16" t="s" s="8">
         <v>21</v>
       </c>
       <c r="E16" s="9">
         <v>3858</v>
       </c>
       <c r="F16" t="s" s="8">
         <v>21</v>
       </c>
       <c r="G16" s="9">
         <v>4054</v>
       </c>
       <c r="H16" t="s" s="8">
         <v>21</v>
       </c>
       <c r="I16" s="9">
-        <v/>
+        <v>4311</v>
       </c>
       <c r="J16" t="s" s="8">
         <v>21</v>
       </c>
       <c r="K16" s="9">
-        <v/>
+        <v>4569</v>
       </c>
       <c r="L16" t="s" s="8">
         <v>21</v>
       </c>
       <c r="M16" s="9">
-        <v/>
+        <v>4633</v>
       </c>
       <c r="N16" t="s" s="8">
         <v>21</v>
       </c>
       <c r="O16" s="9">
         <v/>
       </c>
       <c r="P16" t="s" s="8">
         <v>21</v>
       </c>
       <c r="Q16" s="9">
         <v/>
       </c>
       <c r="R16" t="s" s="8">
         <v>21</v>
       </c>
       <c r="S16" s="9">
         <v/>
       </c>
       <c r="T16" t="s" s="8">
         <v>21</v>
       </c>
       <c r="U16" s="9">
         <v/>
       </c>
@@ -1232,63 +1232,63 @@
       <c r="A17" t="s" s="6">
         <v>4</v>
       </c>
       <c r="B17" t="s" s="6">
         <v>20</v>
       </c>
       <c r="C17" s="7">
         <v>2969</v>
       </c>
       <c r="D17" t="s" s="6">
         <v>21</v>
       </c>
       <c r="E17" s="7">
         <v>2973</v>
       </c>
       <c r="F17" t="s" s="6">
         <v>21</v>
       </c>
       <c r="G17" s="7">
         <v>3123</v>
       </c>
       <c r="H17" t="s" s="6">
         <v>21</v>
       </c>
       <c r="I17" s="7">
-        <v/>
+        <v>3150</v>
       </c>
       <c r="J17" t="s" s="6">
         <v>21</v>
       </c>
       <c r="K17" s="7">
-        <v/>
+        <v>3149</v>
       </c>
       <c r="L17" t="s" s="6">
         <v>21</v>
       </c>
       <c r="M17" s="7">
-        <v/>
+        <v>3179</v>
       </c>
       <c r="N17" t="s" s="6">
         <v>21</v>
       </c>
       <c r="O17" s="7">
         <v/>
       </c>
       <c r="P17" t="s" s="6">
         <v>21</v>
       </c>
       <c r="Q17" s="7">
         <v/>
       </c>
       <c r="R17" t="s" s="6">
         <v>21</v>
       </c>
       <c r="S17" s="7">
         <v/>
       </c>
       <c r="T17" t="s" s="6">
         <v>21</v>
       </c>
       <c r="U17" s="7">
         <v/>
       </c>
@@ -1312,63 +1312,63 @@
       <c r="A18" t="s" s="6">
         <v>29</v>
       </c>
       <c r="B18" t="s" s="6">
         <v>22</v>
       </c>
       <c r="C18" s="7">
         <v>43984</v>
       </c>
       <c r="D18" t="s" s="6">
         <v>21</v>
       </c>
       <c r="E18" s="7">
         <v>45357</v>
       </c>
       <c r="F18" t="s" s="6">
         <v>21</v>
       </c>
       <c r="G18" s="7">
         <v>48496</v>
       </c>
       <c r="H18" t="s" s="6">
         <v>21</v>
       </c>
       <c r="I18" s="7">
-        <v/>
+        <v>49649</v>
       </c>
       <c r="J18" t="s" s="6">
         <v>21</v>
       </c>
       <c r="K18" s="7">
-        <v/>
+        <v>50968</v>
       </c>
       <c r="L18" t="s" s="6">
         <v>21</v>
       </c>
       <c r="M18" s="7">
-        <v/>
+        <v>51473</v>
       </c>
       <c r="N18" t="s" s="6">
         <v>21</v>
       </c>
       <c r="O18" s="7">
         <v/>
       </c>
       <c r="P18" t="s" s="6">
         <v>21</v>
       </c>
       <c r="Q18" s="7">
         <v/>
       </c>
       <c r="R18" t="s" s="6">
         <v>21</v>
       </c>
       <c r="S18" s="7">
         <v/>
       </c>
       <c r="T18" t="s" s="6">
         <v>21</v>
       </c>
       <c r="U18" s="7">
         <v/>
       </c>
@@ -1392,63 +1392,63 @@
       <c r="A19" t="s" s="6">
         <v>4</v>
       </c>
       <c r="B19" t="s" s="6">
         <v>23</v>
       </c>
       <c r="C19" s="7">
         <v>109100</v>
       </c>
       <c r="D19" t="s" s="6">
         <v>21</v>
       </c>
       <c r="E19" s="7">
         <v>109246</v>
       </c>
       <c r="F19" t="s" s="6">
         <v>21</v>
       </c>
       <c r="G19" s="7">
         <v>110303</v>
       </c>
       <c r="H19" t="s" s="6">
         <v>21</v>
       </c>
       <c r="I19" s="7">
-        <v/>
+        <v>111999</v>
       </c>
       <c r="J19" t="s" s="6">
         <v>21</v>
       </c>
       <c r="K19" s="7">
-        <v/>
+        <v>112053</v>
       </c>
       <c r="L19" t="s" s="6">
         <v>21</v>
       </c>
       <c r="M19" s="7">
-        <v/>
+        <v>112025</v>
       </c>
       <c r="N19" t="s" s="6">
         <v>21</v>
       </c>
       <c r="O19" s="7">
         <v/>
       </c>
       <c r="P19" t="s" s="6">
         <v>21</v>
       </c>
       <c r="Q19" s="7">
         <v/>
       </c>
       <c r="R19" t="s" s="6">
         <v>21</v>
       </c>
       <c r="S19" s="7">
         <v/>
       </c>
       <c r="T19" t="s" s="6">
         <v>21</v>
       </c>
       <c r="U19" s="7">
         <v/>
       </c>
@@ -1472,63 +1472,63 @@
       <c r="A20" t="s" s="6">
         <v>4</v>
       </c>
       <c r="B20" t="s" s="8">
         <v>28</v>
       </c>
       <c r="C20" s="9">
         <v>156053</v>
       </c>
       <c r="D20" t="s" s="8">
         <v>21</v>
       </c>
       <c r="E20" s="9">
         <v>157576</v>
       </c>
       <c r="F20" t="s" s="8">
         <v>21</v>
       </c>
       <c r="G20" s="9">
         <v>161922</v>
       </c>
       <c r="H20" t="s" s="8">
         <v>21</v>
       </c>
       <c r="I20" s="9">
-        <v/>
+        <v>164798</v>
       </c>
       <c r="J20" t="s" s="8">
         <v>21</v>
       </c>
       <c r="K20" s="9">
-        <v/>
+        <v>166170</v>
       </c>
       <c r="L20" t="s" s="8">
         <v>21</v>
       </c>
       <c r="M20" s="9">
-        <v/>
+        <v>166677</v>
       </c>
       <c r="N20" t="s" s="8">
         <v>21</v>
       </c>
       <c r="O20" s="9">
         <v/>
       </c>
       <c r="P20" t="s" s="8">
         <v>21</v>
       </c>
       <c r="Q20" s="9">
         <v/>
       </c>
       <c r="R20" t="s" s="8">
         <v>21</v>
       </c>
       <c r="S20" s="9">
         <v/>
       </c>
       <c r="T20" t="s" s="8">
         <v>21</v>
       </c>
       <c r="U20" s="9">
         <v/>
       </c>